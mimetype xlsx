--- v0 (2026-05-31)
+++ v1 (2026-07-22)
@@ -56,51 +56,51 @@
   <si>
     <t>11/12/2023</t>
   </si>
   <si>
     <t>Tipo</t>
   </si>
   <si>
     <t>INDIVIDUAL</t>
   </si>
   <si>
     <t>Origem</t>
   </si>
   <si>
     <t>Federal</t>
   </si>
   <si>
     <t>Forma de Repasse</t>
   </si>
   <si>
     <t>Transferência Especial</t>
   </si>
   <si>
     <t>Função de Governo</t>
   </si>
   <si>
-    <t>28 - Encargos especiais</t>
+    <t>ENCARGOS ESPECIAS</t>
   </si>
   <si>
     <t>Localidade</t>
   </si>
   <si>
     <t>Lajeado Novo-MA</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Ativo</t>
   </si>
   <si>
     <t>Valor Previsto</t>
   </si>
   <si>
     <t>R$ 100.000,00</t>
   </si>
   <si>
     <t>Valor Repassado</t>
   </si>
   <si>
     <t>Valor Empenhado</t>
   </si>